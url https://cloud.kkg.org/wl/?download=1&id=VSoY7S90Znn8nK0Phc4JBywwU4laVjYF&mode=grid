--- v0 (2025-10-02)
+++ v1 (2026-04-01)
@@ -202,116 +202,116 @@
               <v:path textboxrect="0,0,0,0"/>
               <v:imagedata r:id="rId1" o:title=""/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="857"/>
     </w:pPr>
     <w:r>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:align>left</wp:align>
+                <wp:posOffset>-47625</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7842510" cy="10082151"/>
               <wp:effectExtent l="0" t="0" r="6350" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Picture 1" hidden="0"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
                       <pic:cNvPr id="6" name="KKG_Informal_Letterhead_Chapters_Associations.jpg" hidden="0"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1"/>
                       </pic:cNvPicPr>
                       <pic:nvPr/>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId1"/>
                       <a:stretch/>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7849081" cy="10090599"/>
+                        <a:ext cx="7842510" cy="10082151"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype type="#_x0000_t75" o:spt="75" coordsize="21600,21600" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe">
               <v:formulas>
                 <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                 <v:f eqn="sum @0 1 0"/>
                 <v:f eqn="sum 0 0 @1"/>
                 <v:f eqn="prod @2 1 2"/>
                 <v:f eqn="prod @3 21600 pixelWidth"/>
                 <v:f eqn="prod @3 21600 pixelHeight"/>
                 <v:f eqn="sum @0 0 1"/>
                 <v:f eqn="prod @6 1 2"/>
                 <v:f eqn="prod @7 21600 pixelWidth"/>
                 <v:f eqn="sum @8 21600 0"/>
                 <v:f eqn="prod @7 21600 pixelHeight"/>
                 <v:f eqn="sum @10 21600 0"/>
               </v:formulas>
             </v:shapetype>
-            <v:shape id="_x0000_i1" o:spid="_x0000_s1" type="#_x0000_t75" style="position:absolute;z-index:-251660288;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:page;mso-position-horizontal:left;mso-position-vertical-relative:text;margin-top:-36.0pt;mso-position-vertical:absolute;width:617.5pt;height:793.9pt;mso-wrap-distance-left:9.0pt;mso-wrap-distance-top:0.0pt;mso-wrap-distance-right:9.0pt;mso-wrap-distance-bottom:0.0pt;" stroked="false">
+            <v:shape id="_x0000_i1" o:spid="_x0000_s1" type="#_x0000_t75" style="position:absolute;z-index:-251660288;o:allowoverlap:true;o:allowincell:true;mso-position-horizontal-relative:page;margin-left:-3.8pt;mso-position-horizontal:absolute;mso-position-vertical-relative:text;margin-top:-36.0pt;mso-position-vertical:absolute;width:617.5pt;height:793.9pt;mso-wrap-distance-left:9.0pt;mso-wrap-distance-top:0.0pt;mso-wrap-distance-right:9.0pt;mso-wrap-distance-bottom:0.0pt;" stroked="false">
               <v:path textboxrect="0,0,0,0"/>
               <v:imagedata r:id="rId1" o:title=""/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:trackRevisions w:val="false"/>
   <w:documentProtection/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numStart w:val="1"/>
     <w:numRestart w:val="continuous"/>
     <w:footnote w:id="-1"/>